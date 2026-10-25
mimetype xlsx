--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -26,911 +26,911 @@
     <workbookView xWindow="32280" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="オープンデータ一覧" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="302" uniqueCount="302">
   <si>
     <t>ポータルサイトグループ</t>
   </si>
   <si>
+    <t>市町別旅券（パスポート）窓口の住所，電話番号　等</t>
+  </si>
+  <si>
+    <t>生活・環境</t>
+  </si>
+  <si>
     <t>防災・安全</t>
   </si>
   <si>
-    <t>生活・環境</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000008</t>
   </si>
   <si>
+    <t>ファイル_サイズ</t>
+  </si>
+  <si>
     <t>行財政</t>
   </si>
   <si>
-    <t>ファイル_サイズ</t>
+    <t>340006</t>
+  </si>
+  <si>
+    <t>0000000038</t>
   </si>
   <si>
     <t>健康・医療・福祉</t>
   </si>
   <si>
-    <t>340006</t>
-[...2 lines deleted...]
-    <t>0000000038</t>
+    <t>子育て・教育</t>
+  </si>
+  <si>
+    <t>0000000011</t>
   </si>
   <si>
     <t>0000000003</t>
   </si>
   <si>
-    <t>子育て・教育</t>
-[...2 lines deleted...]
-    <t>0000000011</t>
+    <t>0000000001</t>
   </si>
   <si>
     <t>観光・イベント</t>
   </si>
   <si>
-    <t>0000000001</t>
+    <t>0000000044</t>
+  </si>
+  <si>
+    <t>データセット_連絡先メールアドレス</t>
+  </si>
+  <si>
+    <t>0000000036</t>
   </si>
   <si>
     <t>文化・スポーツ</t>
   </si>
   <si>
-    <t>データセット_連絡先メールアドレス</t>
-[...5 lines deleted...]
-    <t>0000000044</t>
+    <t>0000000031</t>
+  </si>
+  <si>
+    <t>0000000050</t>
   </si>
   <si>
     <t>私立専修学校の学校名・設置者名・所在地・電話番号</t>
   </si>
   <si>
     <t>人口・世帯</t>
   </si>
   <si>
-    <t>0000000031</t>
-[...2 lines deleted...]
-    <t>0000000050</t>
+    <t>0000000017</t>
+  </si>
+  <si>
+    <t>0000000012</t>
   </si>
   <si>
     <t>データセット_対象地域</t>
   </si>
   <si>
     <t>企業・家計・経済</t>
   </si>
   <si>
-    <t>0000000012</t>
-[...2 lines deleted...]
-    <t>0000000017</t>
+    <t>広島県_人口及び世帯数の推移</t>
+  </si>
+  <si>
+    <t>0000000002</t>
   </si>
   <si>
     <t>広島県_犯罪発生情報（車上ねらい）</t>
   </si>
   <si>
     <t>産業</t>
   </si>
   <si>
-    <t>広島県_人口及び世帯数の推移</t>
-[...4 lines deleted...]
-  <si>
     <t>その他</t>
   </si>
   <si>
     <t>データセット_ID</t>
   </si>
   <si>
     <t>0000000033</t>
   </si>
   <si>
+    <t>介護サービス事業所の一覧（推奨データセット形式）</t>
+  </si>
+  <si>
+    <t>0000000034</t>
+  </si>
+  <si>
     <t>0000000004</t>
   </si>
   <si>
-    <t>介護サービス事業所の一覧（推奨データセット形式）</t>
-[...2 lines deleted...]
-    <t>0000000034</t>
+    <t>0000000021</t>
   </si>
   <si>
     <t>0000000005</t>
   </si>
   <si>
-    <t>0000000021</t>
-[...1 lines deleted...]
-  <si>
     <t>xlsx</t>
   </si>
   <si>
     <t>教育・文化・スポーツ・生活</t>
   </si>
   <si>
     <t>0000000006</t>
   </si>
   <si>
+    <t>0000000045</t>
+  </si>
+  <si>
     <t>0000000007</t>
   </si>
   <si>
-    <t>0000000045</t>
+    <t>0000000023</t>
   </si>
   <si>
     <t>データセット_言語</t>
   </si>
   <si>
     <t>広島県_ごみ分別の実施状況（生活系）</t>
   </si>
   <si>
     <t>0000000009</t>
   </si>
   <si>
-    <t>0000000023</t>
+    <t>0000000051</t>
   </si>
   <si>
     <t>広島県_私立各種学校</t>
   </si>
   <si>
     <t>0000000010</t>
   </si>
   <si>
-    <t>0000000051</t>
+    <t>部品ねらいの発生状況</t>
+  </si>
+  <si>
+    <t>0000000043</t>
   </si>
   <si>
     <t>0000000013</t>
   </si>
   <si>
-    <t>部品ねらいの発生状況</t>
-[...2 lines deleted...]
-    <t>0000000043</t>
+    <t>ファイル_言語</t>
+  </si>
+  <si>
+    <t>0000000046</t>
   </si>
   <si>
     <t>県内の警察署の名称，電話番号，所在地</t>
   </si>
   <si>
     <t>0000000014</t>
   </si>
   <si>
-    <t>ファイル_言語</t>
-[...2 lines deleted...]
-    <t>0000000046</t>
+    <t>0000000035</t>
   </si>
   <si>
     <t>0000000015</t>
   </si>
   <si>
-    <t>0000000035</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000016</t>
   </si>
   <si>
     <t>0000000068</t>
   </si>
   <si>
     <t>0000000018</t>
   </si>
   <si>
+    <t>データセット_最終更新日</t>
+  </si>
+  <si>
     <t>0000000019</t>
   </si>
   <si>
-    <t>データセット_最終更新日</t>
+    <t>私立小学校の学校名・法人名・所在地・電話番号</t>
   </si>
   <si>
     <t>0000000020</t>
   </si>
   <si>
-    <t>私立小学校の学校名・法人名・所在地・電話番号</t>
+    <t>0000000022</t>
   </si>
   <si>
     <t>0000000029</t>
   </si>
   <si>
-    <t>0000000022</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000024</t>
   </si>
   <si>
+    <t>広島県_県の地方機関</t>
+  </si>
+  <si>
+    <t>0000000067</t>
+  </si>
+  <si>
     <t>0000000025</t>
   </si>
   <si>
-    <t>0000000067</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000026</t>
   </si>
   <si>
     <t>0000000049</t>
   </si>
   <si>
+    <t>csv</t>
+  </si>
+  <si>
     <t>0000000027</t>
   </si>
   <si>
-    <t>csv</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000028</t>
   </si>
   <si>
     <t>0000000030</t>
   </si>
   <si>
+    <t>無</t>
+  </si>
+  <si>
     <t>0000000032</t>
   </si>
   <si>
-    <t>無</t>
+    <t>私立高等学校の学校名・法人名・所在地・電話番号</t>
   </si>
   <si>
     <t>0000000037</t>
   </si>
   <si>
-    <t>私立高等学校の学校名・法人名・所在地・電話番号</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000039</t>
   </si>
   <si>
+    <t>広島県内にある国指定等文化財の名称，所在地　等</t>
+  </si>
+  <si>
     <t>0000000040</t>
   </si>
   <si>
-    <t>広島県内にある国指定等文化財の名称，所在地　等</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000041</t>
   </si>
   <si>
     <t>0000000042</t>
   </si>
   <si>
+    <t>https://hiroshima-dobox.jp/datasets/63</t>
+  </si>
+  <si>
     <t>0000000047</t>
   </si>
   <si>
-    <t>https://hiroshima-dobox.jp/datasets/63</t>
+    <t>ファイル_API対応有無</t>
+  </si>
+  <si>
+    <t>広島県_国公立高等学校一覧（全日制）</t>
   </si>
   <si>
     <t>0000000048</t>
   </si>
   <si>
-    <t>広島県_国公立高等学校一覧（全日制）</t>
-[...2 lines deleted...]
-    <t>ファイル_API対応有無</t>
+    <t>有</t>
   </si>
   <si>
     <t>0000000052</t>
   </si>
   <si>
-    <t>有</t>
+    <t>広島県_救急告示医療機関</t>
   </si>
   <si>
     <t>0000000053</t>
   </si>
   <si>
-    <t>広島県_救急告示医療機関</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000054</t>
   </si>
   <si>
     <t>0000000055</t>
   </si>
   <si>
     <t>0000000056</t>
   </si>
   <si>
+    <t>県内の消防機関の名称，電話番号，所在地</t>
+  </si>
+  <si>
     <t>0000000057</t>
   </si>
   <si>
-    <t>県内の消防機関の名称，電話番号，所在地</t>
+    <t>ファイル_ライセンス</t>
   </si>
   <si>
     <t>0000000058</t>
   </si>
   <si>
-    <t>ファイル_ライセンス</t>
+    <t>国公私立大学・短期大学の学校名・法人名・所在地・電話番号</t>
   </si>
   <si>
     <t>0000000059</t>
   </si>
   <si>
-    <t>国公私立大学・短期大学の学校名・法人名・所在地・電話番号</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000060</t>
   </si>
   <si>
+    <t>広島県_公共施設状況（公営住宅・農道・林道）</t>
+  </si>
+  <si>
     <t>0000000061</t>
   </si>
   <si>
-    <t>広島県_公共施設状況（公営住宅・農道・林道）</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000062</t>
   </si>
   <si>
     <t>0000000063</t>
   </si>
   <si>
     <t>0000000064</t>
   </si>
   <si>
     <t>0000000065</t>
   </si>
   <si>
     <t>0000000066</t>
   </si>
   <si>
+    <t>広島県_事業所（産業，経営組織別民営事業所数，男女別従業者数及び1事業所当たり従業者数【広島県】）</t>
+  </si>
+  <si>
     <t>0000000069</t>
   </si>
   <si>
-    <t>広島県_事業所（産業，経営組織別民営事業所数，男女別従業者数及び1事業所当たり従業者数【広島県】）</t>
+    <t>広島県_市町便覧</t>
   </si>
   <si>
     <t>0000000070</t>
   </si>
   <si>
-    <t>広島県_市町便覧</t>
-[...1 lines deleted...]
-  <si>
     <t>0000000071</t>
   </si>
   <si>
     <t>0000000072</t>
   </si>
   <si>
     <t>0000000073</t>
   </si>
   <si>
     <t>0000000074</t>
   </si>
   <si>
     <t>0000000075</t>
   </si>
   <si>
     <t>0000000076</t>
   </si>
   <si>
+    <t>広島県_観光地点等名簿</t>
+  </si>
+  <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
-    <t>広島県_観光地点等名簿</t>
+    <t>漁業経営体数（経営組織別）</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
-    <t>漁業経営体数（経営組織別）</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県</t>
   </si>
   <si>
+    <t>広島県_主要指標から見た本県の地位</t>
+  </si>
+  <si>
     <t>データセット_タイトル</t>
   </si>
   <si>
-    <t>広島県_主要指標から見た本県の地位</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_警察署</t>
   </si>
   <si>
     <t>広島県_交番・駐在所</t>
   </si>
   <si>
     <t>広島県_犯罪発生情報（ひったくり）</t>
   </si>
   <si>
+    <t>CC BYに準拠。</t>
+  </si>
+  <si>
     <t>広島県_犯罪発生情報（部品ねらい）</t>
   </si>
   <si>
-    <t>CC BYに準拠。</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_犯罪発生情報（自動販売機ねらい）</t>
   </si>
   <si>
     <t>広島県_犯罪発生情報（自動車盗）</t>
   </si>
   <si>
+    <t>データセット_ユニバーサルメニュー</t>
+  </si>
+  <si>
     <t>広島県_犯罪発生情報（オートバイ盗）</t>
   </si>
   <si>
-    <t>データセット_ユニバーサルメニュー</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_犯罪発生情報（自転車盗）</t>
   </si>
   <si>
+    <t>広島県_イベント一覧</t>
+  </si>
+  <si>
     <t>広島県_消防機関</t>
   </si>
   <si>
-    <t>広島県_イベント一覧</t>
+    <t>特別支援学校の名称，所在地，電話番号</t>
+  </si>
+  <si>
+    <t>県内の交番・駐在所等の名称，所在地</t>
   </si>
   <si>
     <t>広島県_避難所等</t>
   </si>
   <si>
-    <t>県内の交番・駐在所等の名称，所在地</t>
-[...4 lines deleted...]
-  <si>
     <t>広島県_公共施設状況（道路・公園）</t>
   </si>
   <si>
     <t>広島県_公共施設状況（廃棄物処理・上水道）</t>
   </si>
   <si>
     <t>広島県_公共施設状況（下水道）</t>
   </si>
   <si>
     <t>広島県_公共施設状況（児童福祉施設）</t>
   </si>
   <si>
+    <t>公立高等学校（通信制）の名称，所在地，電話番号</t>
+  </si>
+  <si>
     <t>広島県_公共施設状況（認定こども園・老人福祉施設）</t>
   </si>
   <si>
-    <t>公立高等学校（通信制）の名称，所在地，電話番号</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_公共施設状況（そのほかの市町立施設）</t>
   </si>
   <si>
     <t>広島県_病院</t>
   </si>
   <si>
     <t>広島県_診療所</t>
   </si>
   <si>
     <t>広島県_歯科診療所</t>
   </si>
   <si>
     <t>広島県_薬局</t>
   </si>
   <si>
     <t>広島県_AED設置箇所一覧</t>
   </si>
   <si>
     <t>広島県_介護サービス事業所一覧</t>
   </si>
   <si>
+    <t>データセット_備考</t>
+  </si>
+  <si>
     <t>広島県_新型コロナウイルス感染症</t>
   </si>
   <si>
-    <t>データセット_備考</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_旅券（パスポート）窓口</t>
   </si>
   <si>
+    <t>広島県_認定こども園</t>
+  </si>
+  <si>
     <t>広島県_ごみ処理施設</t>
   </si>
   <si>
-    <t>広島県_認定こども園</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_し尿処理施設</t>
   </si>
   <si>
     <t>広島県_ごみ分別の実施状況（事業系）</t>
   </si>
   <si>
+    <t>企業産業(大分類)，経営組織（３区分），単一・複数(２区分)別企業等数，事業所数，常用雇用者数【広島県・市町】</t>
+  </si>
+  <si>
     <t>広島県_市町一般廃棄物処理事業担当部局</t>
   </si>
   <si>
-    <t>企業産業(大分類)，経営組織（３区分），単一・複数(２区分)別企業等数，事業所数，常用雇用者数【広島県・市町】</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_国公立幼稚園</t>
   </si>
   <si>
     <t>広島県_国公立小学校</t>
   </si>
   <si>
+    <t>ファイル_説明</t>
+  </si>
+  <si>
+    <t>広島県_私立高等学校</t>
+  </si>
+  <si>
     <t>広島県_国公立中学校</t>
   </si>
   <si>
-    <t>広島県_私立高等学校</t>
-[...4 lines deleted...]
-  <si>
     <t>広島県_義務教育学校</t>
   </si>
   <si>
+    <t>データセット_関連ドキュメント</t>
+  </si>
+  <si>
     <t>広島県_公立高等学校一覧（定時制）</t>
   </si>
   <si>
-    <t>データセット_関連ドキュメント</t>
+    <t>県内歯科診療所の名称，所在地　等</t>
   </si>
   <si>
     <t>広島県_公立高等学校一覧（通信制）</t>
   </si>
   <si>
-    <t>県内歯科診療所の名称，所在地　等</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_特別支援学校</t>
   </si>
   <si>
+    <t>県内薬局の名称，所在地　等</t>
+  </si>
+  <si>
     <t>広島県_私立幼稚園</t>
   </si>
   <si>
-    <t>県内薬局の名称，所在地　等</t>
+    <t>学校法人等の法人名・事務所所在地・電話番号・県内に設置する学校</t>
   </si>
   <si>
     <t>広島県_私立小学校</t>
   </si>
   <si>
-    <t>学校法人等の法人名・事務所所在地・電話番号・県内に設置する学校</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_私立中学校</t>
   </si>
   <si>
     <t>広島県_私立専修学校</t>
   </si>
   <si>
     <t>広島県_国公立私立大学・短期大学</t>
   </si>
   <si>
+    <t>広島県内における防災重点ため池の基本情報</t>
+  </si>
+  <si>
     <t>広島県_学校法人等</t>
   </si>
   <si>
-    <t>広島県内における防災重点ため池の基本情報</t>
+    <t>広島県_製造業（市町別・産業中分類別統計表）</t>
   </si>
   <si>
     <t>広島県_文化財</t>
   </si>
   <si>
-    <t>広島県_製造業（市町別・産業中分類別統計表）</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_人口増減の推移</t>
   </si>
   <si>
     <t>広島県_市区町別人口の推移</t>
   </si>
   <si>
     <t>広島県_主要指標（広島県）</t>
   </si>
   <si>
     <t>広島県_県内総生産勘定</t>
   </si>
   <si>
     <t>広島県_経済活動別県内総生産</t>
   </si>
   <si>
     <t>広島県_主要指標（市町）</t>
   </si>
   <si>
     <t>広島県_市町内総生産</t>
   </si>
   <si>
     <t>広島県_製造業（従業者規模・産業中分類別統計表）</t>
   </si>
   <si>
+    <t>新型コロナウイルス感染症に関するオープンデータ</t>
+  </si>
+  <si>
     <t>広島県_製造業（市町別統計表）</t>
   </si>
   <si>
-    <t>新型コロナウイルス感染症に関するオープンデータ</t>
-[...1 lines deleted...]
-  <si>
     <t>広島県_事業所（産業，経営組織別民営事業所数，男女別従業者数及び1事業所当たり従業者数【市町】）</t>
   </si>
   <si>
     <t>広島県_企業産業，経営組織，単一・複数別企業等数，事業所数，常用雇用者数【広島県・市町】</t>
   </si>
   <si>
     <t>広島県_農林業（組織形態別経営体総数）</t>
   </si>
   <si>
     <t>広島県_漁業（経営組織別経営体数）</t>
   </si>
   <si>
     <t>広島県_ため池基本情報</t>
   </si>
   <si>
     <t>広島県_ため池浸水想定区域情報_Shapefile</t>
   </si>
   <si>
     <t>広島県_ため池浸水想定区域情報_PDF</t>
   </si>
   <si>
     <t>広島県_大気汚染常時監視結果</t>
   </si>
   <si>
     <t>データセット_サブタイトル</t>
   </si>
   <si>
     <t>データセット_概要</t>
   </si>
   <si>
+    <t>国公立小学校の名称，所在地，電話番号</t>
+  </si>
+  <si>
     <t>ひったくりの発生状況</t>
   </si>
   <si>
-    <t>国公立小学校の名称，所在地，電話番号</t>
-[...1 lines deleted...]
-  <si>
     <t>車上ねらいの発生状況</t>
   </si>
   <si>
     <t>自動販売機ねらいの発生状況</t>
   </si>
   <si>
+    <t>認定こども園の園名・設置者名・所在地・電話番号　等</t>
+  </si>
+  <si>
     <t>自動車盗の発生状況</t>
   </si>
   <si>
-    <t>認定こども園の園名・設置者名・所在地・電話番号　等</t>
-[...1 lines deleted...]
-  <si>
     <t>オートバイ盗の発生状況</t>
   </si>
   <si>
+    <t>ファイル_タイトル</t>
+  </si>
+  <si>
     <t>自転車盗の発生状況</t>
   </si>
   <si>
-    <t>ファイル_タイトル</t>
-[...1 lines deleted...]
-  <si>
     <t>県内の避難所の名称・所在地　等</t>
   </si>
   <si>
     <t>市町別道路の実延長・面積，公園の面積等</t>
   </si>
   <si>
     <t>市町別公営住宅の戸数，農道延長，林道延長</t>
   </si>
   <si>
     <t>市町別廃棄物処理人口・年間総収集量，給水人口</t>
   </si>
   <si>
     <t>市町別下水道の排水人口・排水区域面積・処理区域面積　等</t>
   </si>
   <si>
+    <t>データセット_キーワード</t>
+  </si>
+  <si>
     <t>市町別児童福祉施設の箇所数・延面積</t>
   </si>
   <si>
-    <t>データセット_キーワード</t>
-[...1 lines deleted...]
-  <si>
     <t>市町別認定こども園の箇所数・延面積，市町別６５歳以上の人口（外国人含），老人福祉施設の箇所数・延面積</t>
   </si>
   <si>
     <t>市町別本庁舎の延面積，児童館の箇所数・延面積　等</t>
   </si>
   <si>
     <t>広島県の地方機関・その他機関の名称，住所，電話番号</t>
   </si>
   <si>
     <t>県内救急告示医療機関の名称，所在地　等</t>
   </si>
   <si>
     <t>県内病院の名称，所在地　等</t>
   </si>
   <si>
     <t>県内診療所の名所，所在地　等</t>
   </si>
   <si>
     <t>県有施設におけるAEDの設置箇所についての一覧（推奨データセット形式）</t>
   </si>
   <si>
     <t>県内ごみ処理施設の所在地，施設名，処理対象　等</t>
   </si>
   <si>
     <t>県内し尿処理施設の所在地，施設名，年間処理量　等</t>
   </si>
   <si>
     <t>市町別生活系ごみ分別の実施状況</t>
   </si>
   <si>
+    <t>https://hiroshima-dobox.jp/datasets/62</t>
+  </si>
+  <si>
     <t>市町別事業系ごみ分別の実施状況</t>
   </si>
   <si>
-    <t>https://hiroshima-dobox.jp/datasets/62</t>
-[...1 lines deleted...]
-  <si>
     <t>市町一般廃棄物処理事業担当部局名，電話番号，所在地</t>
   </si>
   <si>
+    <t>データセット_連絡先電話番号</t>
+  </si>
+  <si>
     <t>国公立幼稚園の名称，所在地，電話番号</t>
   </si>
   <si>
-    <t>データセット_連絡先電話番号</t>
+    <t>国公立中学校の名称，所在地，電話番号</t>
   </si>
   <si>
     <t>令和５年の市区町別人口，世帯数・人口増減</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>国公立中学校の名称，所在地，電話番号</t>
-[...1 lines deleted...]
-  <si>
     <t>義務教育学校の名称，所在地，電話番号</t>
   </si>
   <si>
     <t>国公立高等学校（全日制）の名称，所在地，電話番号</t>
   </si>
   <si>
     <t>公立高等学校（定時制）の名称，所在地，電話番号</t>
   </si>
   <si>
+    <t>データセット_連絡先備考（その他、SNSなど）</t>
+  </si>
+  <si>
     <t>私立幼稚園の学校名・設置者名・所在地・電話番号</t>
   </si>
   <si>
-    <t>データセット_連絡先備考（その他、SNSなど）</t>
-[...1 lines deleted...]
-  <si>
     <t>私立中学校の学校名・法人名・所在地・電話番号</t>
   </si>
   <si>
     <t>私立各種学校の学校名・設置者名・所在地・電話番号</t>
   </si>
   <si>
     <t>広島県内の観光施設の名称，所在地　等</t>
   </si>
   <si>
     <t>昭和40年以降の広島県の人口，世帯数（県総数）</t>
   </si>
   <si>
+    <t>2022年版広島県民手帳（広島県統計協会発行）の「ふるさとの行事」を掲載しています。</t>
+  </si>
+  <si>
     <t>昭和40年以降の広島県の人口増減数，人口増減率（県総数）</t>
   </si>
   <si>
-    <t>2022年版広島県民手帳（広島県統計協会発行）の「ふるさとの行事」を掲載しています。</t>
-[...1 lines deleted...]
-  <si>
     <t>平成２年以降の市区町別人口の推移</t>
   </si>
   <si>
+    <t>ファイル_ダウンロードURL</t>
+  </si>
+  <si>
     <t>市町内総生産，市町民分配所得，市町民家計所得　等</t>
   </si>
   <si>
-    <t>ファイル_ダウンロードURL</t>
-[...1 lines deleted...]
-  <si>
     <t>県内総生産，県民所得　等</t>
   </si>
   <si>
     <t>雇用者報酬，営業余剰・混合所得，民間最終消費支出，政府最終消費支出　等</t>
   </si>
   <si>
     <t>経済活動別県内総生産の実額，構成比，増加率</t>
   </si>
   <si>
     <t>県内市町の産業別総生産</t>
   </si>
   <si>
     <t>従業者規模・産業中分類別の，事業所数，従業者数，製造品出荷額　等</t>
   </si>
   <si>
     <t>県内市町の事業所数，従業者数，製造品出荷額　等</t>
   </si>
   <si>
     <t>県内市町の産業中分類別の事業所数，従業者数，製造品出荷額　等</t>
   </si>
   <si>
     <t>産業（大分類），経営組織（４区分）別民営事業所数，男女別従業者数及び１事業所当たり従業者数【広島県】</t>
   </si>
   <si>
     <t>産業（大分類），経営組織（４区分）別民営事業所数，男女別従業者数及び１事業所当たり従業者数【市町】</t>
   </si>
   <si>
     <t>農業経営体数（組織形態別）</t>
   </si>
   <si>
     <t>主要指標から見た本県の地位（全国比較）</t>
   </si>
   <si>
     <t>県内市町の面積，人口　等</t>
   </si>
   <si>
     <t>広島県内における防災重点ため池が決壊した場合の浸水想定区域情報（Shapefile）</t>
   </si>
   <si>
     <t>広島県内における防災重点ため池が決壊した場合の浸水想定区域情報（PDF）</t>
   </si>
   <si>
     <t>広島県が所管する測定局で測定したデータ（１時間値）</t>
   </si>
   <si>
     <t>データセット_分類</t>
   </si>
   <si>
+    <t>データセット_連絡先内線番号</t>
+  </si>
+  <si>
     <t>司法・安全・環境</t>
   </si>
   <si>
-    <t>データセット_連絡先内線番号</t>
-[...1 lines deleted...]
-  <si>
     <t>社会保障・衛生</t>
   </si>
   <si>
     <t>運輸・観光</t>
   </si>
   <si>
     <t>農林水産業</t>
   </si>
   <si>
     <t>データセット_公開日</t>
   </si>
   <si>
     <t>データセット_バージョン</t>
   </si>
   <si>
     <t>データセット_URL</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>https://hiroshima-dobox.jp/datasets/64</t>
+  </si>
+  <si>
+    <t>データセット_更新頻度</t>
   </si>
   <si>
     <t>広島県_市区町別人口・世帯数・人口増減</t>
     <rPh sb="17" eb="19">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...1 lines deleted...]
-    <t>データセット_更新頻度</t>
   </si>
   <si>
     <t>データセット_準拠する標準</t>
   </si>
   <si>
     <t>データセット_来歴情報</t>
   </si>
   <si>
     <t>データセット_対象期間</t>
   </si>
   <si>
     <t>データセット_連絡先名称</t>
   </si>
   <si>
     <t>データセット_連絡先FormURL</t>
   </si>
   <si>
     <t>ファイル_アクセスURL</t>
   </si>
   <si>
     <t>ファイル形式</t>
   </si>
   <si>
     <t>csv,xlsx</t>
   </si>
@@ -1339,1050 +1339,1050 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="A1:AQ77"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A6" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="14.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.81640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.08984375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.81640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="33.36328125" style="1" customWidth="1"/>
     <col min="7" max="9" width="20.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="18.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.81640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="20.81640625" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="32.08984375" style="1" customWidth="1"/>
     <col min="15" max="26" width="20.81640625" style="1" customWidth="1"/>
     <col min="27" max="27" width="16.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="20.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="20.81640625" style="1" customWidth="1"/>
     <col min="31" max="31" width="13.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="12.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="18.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="18.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="14.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="15.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="19.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="17.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="20.81640625" style="1" customWidth="1"/>
     <col min="40" max="40" width="13.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="20.81640625" style="1" customWidth="1"/>
     <col min="42" max="42" width="20.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="19.90625" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="8.90625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43">
       <c r="A1" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>208</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>209</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>272</v>
       </c>
       <c r="I1" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>278</v>
       </c>
       <c r="K1" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>279</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>280</v>
       </c>
       <c r="O1" s="4" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>285</v>
       </c>
       <c r="Q1" s="4" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>286</v>
       </c>
       <c r="S1" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="T1" s="4" t="s">
         <v>287</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>288</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="W1" s="4" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="X1" s="4" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="Y1" s="4" t="s">
         <v>289</v>
       </c>
       <c r="Z1" s="4" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="AA1" s="4" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="AB1" s="4" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="AC1" s="4" t="s">
         <v>290</v>
       </c>
       <c r="AD1" s="4" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AE1" s="4" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AF1" s="4" t="s">
         <v>291</v>
       </c>
       <c r="AG1" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="AH1" s="4" t="s">
         <v>296</v>
       </c>
       <c r="AI1" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AJ1" s="4" t="s">
         <v>297</v>
       </c>
       <c r="AK1" s="4" t="s">
         <v>298</v>
       </c>
       <c r="AL1" s="4" t="s">
         <v>299</v>
       </c>
       <c r="AM1" s="4" t="s">
         <v>300</v>
       </c>
       <c r="AN1" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO1" s="4" t="s">
         <v>301</v>
       </c>
       <c r="AP1" s="4" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="AQ1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:43" ht="31.5">
       <c r="A2" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O2" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG2" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK2" s="9">
         <v>44648</v>
       </c>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ2" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:43">
       <c r="A3" s="5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG3" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK3" s="9">
         <v>44648</v>
       </c>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ3" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:43" ht="31.5">
       <c r="A4" s="5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG4" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK4" s="9">
         <v>45818</v>
       </c>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ4" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:43" ht="31.5">
       <c r="A5" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5" t="s">
         <v>212</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O5" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG5" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK5" s="9">
         <v>45818</v>
       </c>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ5" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:43" ht="31.5">
       <c r="A6" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG6" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK6" s="9">
         <v>45818</v>
       </c>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ6" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:43" ht="31.5">
       <c r="A7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O7" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG7" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK7" s="9">
         <v>45818</v>
       </c>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ7" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:43" ht="31.5">
       <c r="A8" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O8" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG8" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK8" s="9">
         <v>45818</v>
       </c>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ8" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:43" ht="31.5">
       <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5" t="s">
         <v>216</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O9" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG9" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK9" s="9">
         <v>45818</v>
       </c>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ9" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:43" ht="31.5">
       <c r="A10" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O10" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG10" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK10" s="9">
         <v>45818</v>
       </c>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ10" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:43" ht="31.5">
       <c r="A11" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG11" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK11" s="9">
         <v>44648</v>
       </c>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ11" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5" t="s">
         <v>219</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O12" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG12" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK12" s="9">
         <v>46265</v>
       </c>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ12" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:43" ht="31.5">
       <c r="A13" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5" t="s">
         <v>220</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O13" s="5" t="s">
         <v>281</v>
@@ -2402,68 +2402,68 @@
         <v>281</v>
       </c>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG13" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK13" s="9">
         <v>44648</v>
       </c>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ13" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:43" ht="31.5">
       <c r="A14" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5" t="s">
         <v>221</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O14" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
@@ -2477,62 +2477,62 @@
         <v>281</v>
       </c>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG14" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK14" s="9">
         <v>44648</v>
       </c>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ14" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:43" ht="31.5">
       <c r="A15" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5" t="s">
         <v>222</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O15" s="5" t="s">
         <v>281</v>
@@ -2552,62 +2552,62 @@
         <v>281</v>
       </c>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG15" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK15" s="9">
         <v>44648</v>
       </c>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ15" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:43" ht="31.5">
       <c r="A16" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5" t="s">
         <v>223</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O16" s="5" t="s">
         <v>281</v>
@@ -2627,72 +2627,72 @@
         <v>281</v>
       </c>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG16" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK16" s="9">
         <v>44648</v>
       </c>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ16" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:43" ht="31.5">
       <c r="A17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>149</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O17" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
@@ -2702,68 +2702,68 @@
         <v>281</v>
       </c>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG17" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK17" s="9">
         <v>44648</v>
       </c>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ17" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:43" ht="47.25">
       <c r="A18" s="5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5" t="s">
         <v>226</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O18" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
@@ -2777,62 +2777,62 @@
         <v>281</v>
       </c>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG18" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK18" s="9">
         <v>44648</v>
       </c>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ18" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:43" ht="31.5">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5" t="s">
         <v>227</v>
       </c>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O19" s="5" t="s">
         <v>281</v>
@@ -2852,745 +2852,745 @@
         <v>281</v>
       </c>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG19" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK19" s="9">
         <v>44648</v>
       </c>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ19" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:43" ht="31.5">
       <c r="A20" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5" t="s">
         <v>228</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O20" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG20" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK20" s="9">
         <v>44648</v>
       </c>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ20" s="11" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:43" ht="31.5">
       <c r="A21" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O21" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG21" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK21" s="9">
-        <v>46268</v>
+        <v>46282</v>
       </c>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ21" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5" t="s">
         <v>230</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O22" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG22" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK22" s="9">
         <v>45296</v>
       </c>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ22" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5" t="s">
         <v>231</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O23" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG23" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK23" s="9">
         <v>45296</v>
       </c>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ23" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O24" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG24" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK24" s="9">
         <v>45296</v>
       </c>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ24" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:43">
       <c r="A25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O25" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG25" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK25" s="9">
         <v>45644</v>
       </c>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ25" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:43" ht="31.5">
       <c r="A26" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O26" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG26" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK26" s="9">
         <v>44648</v>
       </c>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ26" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:43" ht="31.5">
       <c r="A27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O27" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG27" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK27" s="9">
         <v>44648</v>
       </c>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ27" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:43" ht="31.5">
       <c r="A28" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
         <v>275</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O28" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG28" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK28" s="9"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AQ28" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:43" ht="31.5">
       <c r="A29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>161</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O29" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
@@ -3600,68 +3600,68 @@
         <v>281</v>
       </c>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG29" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK29" s="9">
         <v>44795</v>
       </c>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ29" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:43" ht="31.5">
       <c r="A30" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5" t="s">
         <v>233</v>
       </c>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O30" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
@@ -3675,62 +3675,62 @@
         <v>281</v>
       </c>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG30" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK30" s="9">
         <v>45470</v>
       </c>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ30" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:43" ht="31.5">
       <c r="A31" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>164</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5" t="s">
         <v>234</v>
       </c>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O31" s="5" t="s">
         <v>281</v>
@@ -3750,68 +3750,68 @@
         <v>281</v>
       </c>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG31" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK31" s="9">
         <v>45615</v>
       </c>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
       <c r="AN31" s="5"/>
       <c r="AO31" s="5"/>
       <c r="AP31" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ31" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:43" ht="31.5">
       <c r="A32" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5" t="s">
         <v>235</v>
       </c>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O32" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
@@ -3825,72 +3825,72 @@
         <v>281</v>
       </c>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG32" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AJ32" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK32" s="9">
         <v>45618</v>
       </c>
       <c r="AL32" s="5"/>
       <c r="AM32" s="5"/>
       <c r="AN32" s="5"/>
       <c r="AO32" s="5"/>
       <c r="AP32" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ32" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:43" ht="31.5">
       <c r="A33" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O33" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
       <c r="S33" s="5"/>
       <c r="T33" s="5"/>
       <c r="U33" s="5"/>
       <c r="V33" s="5"/>
       <c r="W33" s="5"/>
       <c r="X33" s="5"/>
@@ -3900,68 +3900,68 @@
         <v>281</v>
       </c>
       <c r="AB33" s="5"/>
       <c r="AC33" s="5"/>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG33" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH33" s="5"/>
       <c r="AI33" s="5"/>
       <c r="AJ33" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK33" s="9">
         <v>45618</v>
       </c>
       <c r="AL33" s="5"/>
       <c r="AM33" s="5"/>
       <c r="AN33" s="5"/>
       <c r="AO33" s="5"/>
       <c r="AP33" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ33" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:43" ht="31.5">
       <c r="A34" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5" t="s">
         <v>238</v>
       </c>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O34" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5"/>
       <c r="T34" s="5"/>
@@ -3975,72 +3975,72 @@
         <v>281</v>
       </c>
       <c r="AB34" s="5"/>
       <c r="AC34" s="5"/>
       <c r="AD34" s="5"/>
       <c r="AE34" s="5"/>
       <c r="AF34" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG34" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH34" s="5"/>
       <c r="AI34" s="5"/>
       <c r="AJ34" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK34" s="9">
         <v>45470</v>
       </c>
       <c r="AL34" s="5"/>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ34" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:43" ht="31.5">
       <c r="A35" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O35" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5"/>
       <c r="T35" s="5"/>
       <c r="U35" s="5"/>
       <c r="V35" s="5"/>
       <c r="W35" s="5"/>
       <c r="X35" s="5"/>
@@ -4050,72 +4050,72 @@
         <v>281</v>
       </c>
       <c r="AB35" s="5"/>
       <c r="AC35" s="5"/>
       <c r="AD35" s="5"/>
       <c r="AE35" s="5"/>
       <c r="AF35" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG35" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH35" s="5"/>
       <c r="AI35" s="5"/>
       <c r="AJ35" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK35" s="9">
         <v>44648</v>
       </c>
       <c r="AL35" s="5"/>
       <c r="AM35" s="5"/>
       <c r="AN35" s="5"/>
       <c r="AO35" s="5"/>
       <c r="AP35" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ35" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:43" ht="31.5">
       <c r="A36" s="5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O36" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5"/>
       <c r="T36" s="5"/>
       <c r="U36" s="5"/>
       <c r="V36" s="5"/>
       <c r="W36" s="5"/>
       <c r="X36" s="5"/>
@@ -4125,72 +4125,72 @@
         <v>281</v>
       </c>
       <c r="AB36" s="5"/>
       <c r="AC36" s="5"/>
       <c r="AD36" s="5"/>
       <c r="AE36" s="5"/>
       <c r="AF36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG36" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH36" s="5"/>
       <c r="AI36" s="5"/>
       <c r="AJ36" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK36" s="9">
         <v>44648</v>
       </c>
       <c r="AL36" s="5"/>
       <c r="AM36" s="5"/>
       <c r="AN36" s="5"/>
       <c r="AO36" s="5"/>
       <c r="AP36" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ36" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:43" ht="31.5">
       <c r="A37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O37" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
@@ -4200,62 +4200,62 @@
         <v>281</v>
       </c>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG37" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH37" s="5"/>
       <c r="AI37" s="5"/>
       <c r="AJ37" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK37" s="9">
         <v>44648</v>
       </c>
       <c r="AL37" s="5"/>
       <c r="AM37" s="5"/>
       <c r="AN37" s="5"/>
       <c r="AO37" s="5"/>
       <c r="AP37" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ37" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:43" ht="31.5">
       <c r="A38" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5" t="s">
         <v>243</v>
       </c>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O38" s="5" t="s">
         <v>281</v>
@@ -4275,62 +4275,62 @@
         <v>281</v>
       </c>
       <c r="AB38" s="5"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
       <c r="AE38" s="5"/>
       <c r="AF38" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG38" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH38" s="5"/>
       <c r="AI38" s="5"/>
       <c r="AJ38" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK38" s="9">
         <v>44648</v>
       </c>
       <c r="AL38" s="5"/>
       <c r="AM38" s="5"/>
       <c r="AN38" s="5"/>
       <c r="AO38" s="5"/>
       <c r="AP38" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ38" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:43" ht="31.5">
       <c r="A39" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5" t="s">
         <v>244</v>
       </c>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O39" s="5" t="s">
         <v>281</v>
@@ -4350,68 +4350,68 @@
         <v>281</v>
       </c>
       <c r="AB39" s="5"/>
       <c r="AC39" s="5"/>
       <c r="AD39" s="5"/>
       <c r="AE39" s="5"/>
       <c r="AF39" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG39" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH39" s="5"/>
       <c r="AI39" s="5"/>
       <c r="AJ39" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK39" s="9">
         <v>44648</v>
       </c>
       <c r="AL39" s="5"/>
       <c r="AM39" s="5"/>
       <c r="AN39" s="5"/>
       <c r="AO39" s="5"/>
       <c r="AP39" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ39" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:43" ht="31.5">
       <c r="A40" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5" t="s">
         <v>245</v>
       </c>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O40" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
@@ -4425,72 +4425,72 @@
         <v>281</v>
       </c>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG40" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH40" s="5"/>
       <c r="AI40" s="5"/>
       <c r="AJ40" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK40" s="9">
         <v>44648</v>
       </c>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ40" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:43" ht="31.5">
       <c r="A41" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O41" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P41" s="5"/>
       <c r="Q41" s="5"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5"/>
       <c r="T41" s="5"/>
       <c r="U41" s="5"/>
       <c r="V41" s="5"/>
       <c r="W41" s="5"/>
       <c r="X41" s="5"/>
@@ -4500,72 +4500,72 @@
         <v>281</v>
       </c>
       <c r="AB41" s="5"/>
       <c r="AC41" s="5"/>
       <c r="AD41" s="5"/>
       <c r="AE41" s="5"/>
       <c r="AF41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG41" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH41" s="5"/>
       <c r="AI41" s="5"/>
       <c r="AJ41" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK41" s="9">
         <v>44648</v>
       </c>
       <c r="AL41" s="5"/>
       <c r="AM41" s="5"/>
       <c r="AN41" s="5"/>
       <c r="AO41" s="5"/>
       <c r="AP41" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ41" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:43" ht="31.5">
       <c r="A42" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O42" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P42" s="5"/>
       <c r="Q42" s="5"/>
       <c r="R42" s="5"/>
       <c r="S42" s="5"/>
       <c r="T42" s="5"/>
       <c r="U42" s="5"/>
       <c r="V42" s="5"/>
       <c r="W42" s="5"/>
       <c r="X42" s="5"/>
@@ -4575,72 +4575,72 @@
         <v>281</v>
       </c>
       <c r="AB42" s="5"/>
       <c r="AC42" s="5"/>
       <c r="AD42" s="5"/>
       <c r="AE42" s="5"/>
       <c r="AF42" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG42" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH42" s="5"/>
       <c r="AI42" s="5"/>
       <c r="AJ42" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK42" s="9">
         <v>44648</v>
       </c>
       <c r="AL42" s="5"/>
       <c r="AM42" s="5"/>
       <c r="AN42" s="5"/>
       <c r="AO42" s="5"/>
       <c r="AP42" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ42" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:43" ht="31.5">
       <c r="A43" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O43" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P43" s="5"/>
       <c r="Q43" s="5"/>
       <c r="R43" s="5"/>
       <c r="S43" s="5"/>
       <c r="T43" s="5"/>
       <c r="U43" s="5"/>
       <c r="V43" s="5"/>
       <c r="W43" s="5"/>
       <c r="X43" s="5"/>
@@ -4650,72 +4650,72 @@
         <v>281</v>
       </c>
       <c r="AB43" s="5"/>
       <c r="AC43" s="5"/>
       <c r="AD43" s="5"/>
       <c r="AE43" s="5"/>
       <c r="AF43" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG43" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH43" s="5"/>
       <c r="AI43" s="5"/>
       <c r="AJ43" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK43" s="9">
         <v>44648</v>
       </c>
       <c r="AL43" s="5"/>
       <c r="AM43" s="5"/>
       <c r="AN43" s="5"/>
       <c r="AO43" s="5"/>
       <c r="AP43" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ43" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:43" ht="31.5">
       <c r="A44" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
       <c r="M44" s="5"/>
       <c r="N44" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O44" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P44" s="5"/>
       <c r="Q44" s="5"/>
       <c r="R44" s="5"/>
       <c r="S44" s="5"/>
       <c r="T44" s="5"/>
       <c r="U44" s="5"/>
       <c r="V44" s="5"/>
       <c r="W44" s="5"/>
       <c r="X44" s="5"/>
@@ -4725,72 +4725,72 @@
         <v>281</v>
       </c>
       <c r="AB44" s="5"/>
       <c r="AC44" s="5"/>
       <c r="AD44" s="5"/>
       <c r="AE44" s="5"/>
       <c r="AF44" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG44" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH44" s="5"/>
       <c r="AI44" s="5"/>
       <c r="AJ44" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK44" s="9">
         <v>44783</v>
       </c>
       <c r="AL44" s="5"/>
       <c r="AM44" s="5"/>
       <c r="AN44" s="5"/>
       <c r="AO44" s="5"/>
       <c r="AP44" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ44" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:43" ht="31.5">
       <c r="A45" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
@@ -4800,62 +4800,62 @@
         <v>281</v>
       </c>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG45" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK45" s="9">
         <v>44721</v>
       </c>
       <c r="AL45" s="5"/>
       <c r="AM45" s="5"/>
       <c r="AN45" s="5"/>
       <c r="AO45" s="5"/>
       <c r="AP45" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ45" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:43" ht="31.5">
       <c r="A46" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>183</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5" t="s">
         <v>248</v>
       </c>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="8"/>
       <c r="K46" s="8"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O46" s="5" t="s">
         <v>281</v>
@@ -4875,72 +4875,72 @@
         <v>281</v>
       </c>
       <c r="AB46" s="5"/>
       <c r="AC46" s="5"/>
       <c r="AD46" s="5"/>
       <c r="AE46" s="5"/>
       <c r="AF46" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG46" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH46" s="5"/>
       <c r="AI46" s="5"/>
       <c r="AJ46" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK46" s="9">
         <v>44721</v>
       </c>
       <c r="AL46" s="5"/>
       <c r="AM46" s="5"/>
       <c r="AN46" s="5"/>
       <c r="AO46" s="5"/>
       <c r="AP46" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ46" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:43" ht="31.5">
       <c r="A47" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O47" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
       <c r="X47" s="5"/>
@@ -4950,72 +4950,72 @@
         <v>281</v>
       </c>
       <c r="AB47" s="5"/>
       <c r="AC47" s="5"/>
       <c r="AD47" s="5"/>
       <c r="AE47" s="5"/>
       <c r="AF47" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG47" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH47" s="5"/>
       <c r="AI47" s="5"/>
       <c r="AJ47" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK47" s="9">
         <v>44721</v>
       </c>
       <c r="AL47" s="5"/>
       <c r="AM47" s="5"/>
       <c r="AN47" s="5"/>
       <c r="AO47" s="5"/>
       <c r="AP47" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ47" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:43" ht="31.5">
       <c r="A48" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O48" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P48" s="5"/>
       <c r="Q48" s="5"/>
       <c r="R48" s="5"/>
       <c r="S48" s="5"/>
       <c r="T48" s="5"/>
       <c r="U48" s="5"/>
       <c r="V48" s="5"/>
       <c r="W48" s="5"/>
       <c r="X48" s="5"/>
@@ -5025,68 +5025,68 @@
         <v>281</v>
       </c>
       <c r="AB48" s="5"/>
       <c r="AC48" s="5"/>
       <c r="AD48" s="5"/>
       <c r="AE48" s="5"/>
       <c r="AF48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG48" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH48" s="5"/>
       <c r="AI48" s="5"/>
       <c r="AJ48" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK48" s="9">
         <v>44783</v>
       </c>
       <c r="AL48" s="5"/>
       <c r="AM48" s="5"/>
       <c r="AN48" s="5"/>
       <c r="AO48" s="5"/>
       <c r="AP48" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ48" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:43" ht="31.5">
       <c r="A49" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5" t="s">
         <v>249</v>
       </c>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
       <c r="M49" s="5"/>
       <c r="N49" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O49" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P49" s="5"/>
       <c r="Q49" s="5"/>
       <c r="R49" s="5"/>
       <c r="S49" s="5"/>
       <c r="T49" s="5"/>
@@ -5100,72 +5100,72 @@
         <v>281</v>
       </c>
       <c r="AB49" s="5"/>
       <c r="AC49" s="5"/>
       <c r="AD49" s="5"/>
       <c r="AE49" s="5"/>
       <c r="AF49" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG49" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH49" s="5"/>
       <c r="AI49" s="5"/>
       <c r="AJ49" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK49" s="9">
         <v>44783</v>
       </c>
       <c r="AL49" s="5"/>
       <c r="AM49" s="5"/>
       <c r="AN49" s="5"/>
       <c r="AO49" s="5"/>
       <c r="AP49" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ49" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:43" ht="31.5">
       <c r="A50" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>185</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O50" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P50" s="5"/>
       <c r="Q50" s="5"/>
       <c r="R50" s="5"/>
       <c r="S50" s="5"/>
       <c r="T50" s="5"/>
       <c r="U50" s="5"/>
       <c r="V50" s="5"/>
       <c r="W50" s="5"/>
       <c r="X50" s="5"/>
@@ -5175,72 +5175,72 @@
         <v>281</v>
       </c>
       <c r="AB50" s="5"/>
       <c r="AC50" s="5"/>
       <c r="AD50" s="5"/>
       <c r="AE50" s="5"/>
       <c r="AF50" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG50" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH50" s="5"/>
       <c r="AI50" s="5"/>
       <c r="AJ50" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK50" s="9">
         <v>44783</v>
       </c>
       <c r="AL50" s="5"/>
       <c r="AM50" s="5"/>
       <c r="AN50" s="5"/>
       <c r="AO50" s="5"/>
       <c r="AP50" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ50" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:43" ht="31.5">
       <c r="A51" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O51" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="5"/>
       <c r="V51" s="5"/>
       <c r="W51" s="5"/>
       <c r="X51" s="5"/>
@@ -5250,68 +5250,68 @@
         <v>281</v>
       </c>
       <c r="AB51" s="5"/>
       <c r="AC51" s="5"/>
       <c r="AD51" s="5"/>
       <c r="AE51" s="5"/>
       <c r="AF51" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG51" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH51" s="5"/>
       <c r="AI51" s="5"/>
       <c r="AJ51" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK51" s="9">
         <v>44783</v>
       </c>
       <c r="AL51" s="5"/>
       <c r="AM51" s="5"/>
       <c r="AN51" s="5"/>
       <c r="AO51" s="5"/>
       <c r="AP51" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ51" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:43">
       <c r="A52" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>276</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="8"/>
       <c r="K52" s="8"/>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
       <c r="N52" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O52" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P52" s="5"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="5"/>
       <c r="S52" s="5"/>
       <c r="T52" s="5"/>
@@ -5325,72 +5325,72 @@
         <v>281</v>
       </c>
       <c r="AB52" s="5"/>
       <c r="AC52" s="5"/>
       <c r="AD52" s="5"/>
       <c r="AE52" s="5"/>
       <c r="AF52" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG52" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH52" s="5"/>
       <c r="AI52" s="5"/>
       <c r="AJ52" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK52" s="9">
         <v>44648</v>
       </c>
       <c r="AL52" s="5"/>
       <c r="AM52" s="5"/>
       <c r="AN52" s="5"/>
       <c r="AO52" s="5"/>
       <c r="AP52" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ52" s="11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:43" ht="31.5">
       <c r="A53" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
       <c r="N53" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O53" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P53" s="5"/>
       <c r="Q53" s="5"/>
       <c r="R53" s="5"/>
       <c r="S53" s="5"/>
       <c r="T53" s="5"/>
       <c r="U53" s="5"/>
       <c r="V53" s="5"/>
       <c r="W53" s="5"/>
       <c r="X53" s="5"/>
@@ -5400,1187 +5400,1187 @@
         <v>281</v>
       </c>
       <c r="AB53" s="5"/>
       <c r="AC53" s="5"/>
       <c r="AD53" s="5"/>
       <c r="AE53" s="5"/>
       <c r="AF53" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG53" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH53" s="5"/>
       <c r="AI53" s="5"/>
       <c r="AJ53" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK53" s="9">
         <v>44648</v>
       </c>
       <c r="AL53" s="5"/>
       <c r="AM53" s="5"/>
       <c r="AN53" s="5"/>
       <c r="AO53" s="5"/>
       <c r="AP53" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ53" s="11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:43" ht="31.5">
       <c r="A54" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5" t="s">
         <v>251</v>
       </c>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="5"/>
       <c r="M54" s="5"/>
       <c r="N54" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O54" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P54" s="5"/>
       <c r="Q54" s="5"/>
       <c r="R54" s="5"/>
       <c r="S54" s="5"/>
       <c r="T54" s="5"/>
       <c r="U54" s="5"/>
       <c r="V54" s="5"/>
       <c r="W54" s="5"/>
       <c r="X54" s="5"/>
       <c r="Y54" s="5"/>
       <c r="Z54" s="5"/>
       <c r="AA54" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB54" s="5"/>
       <c r="AC54" s="5"/>
       <c r="AD54" s="5"/>
       <c r="AE54" s="5"/>
       <c r="AF54" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG54" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH54" s="5"/>
       <c r="AI54" s="5"/>
       <c r="AJ54" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK54" s="9">
         <v>45447</v>
       </c>
       <c r="AL54" s="5"/>
       <c r="AM54" s="5"/>
       <c r="AN54" s="5"/>
       <c r="AO54" s="5"/>
       <c r="AP54" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ54" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:43" ht="31.5">
       <c r="A55" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P55" s="5"/>
       <c r="Q55" s="5"/>
       <c r="R55" s="5"/>
       <c r="S55" s="5"/>
       <c r="T55" s="5"/>
       <c r="U55" s="5"/>
       <c r="V55" s="5"/>
       <c r="W55" s="5"/>
       <c r="X55" s="5"/>
       <c r="Y55" s="5"/>
       <c r="Z55" s="5"/>
       <c r="AA55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB55" s="5"/>
       <c r="AC55" s="5"/>
       <c r="AD55" s="5"/>
       <c r="AE55" s="5"/>
       <c r="AF55" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG55" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH55" s="5"/>
       <c r="AI55" s="5"/>
       <c r="AJ55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK55" s="9">
         <v>45447</v>
       </c>
       <c r="AL55" s="5"/>
       <c r="AM55" s="5"/>
       <c r="AN55" s="5"/>
       <c r="AO55" s="5"/>
       <c r="AP55" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ55" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:43">
       <c r="A56" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5" t="s">
         <v>254</v>
       </c>
       <c r="G56" s="5"/>
       <c r="H56" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O56" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P56" s="5"/>
       <c r="Q56" s="5"/>
       <c r="R56" s="5"/>
       <c r="S56" s="5"/>
       <c r="T56" s="5"/>
       <c r="U56" s="5"/>
       <c r="V56" s="5"/>
       <c r="W56" s="5"/>
       <c r="X56" s="5"/>
       <c r="Y56" s="5"/>
       <c r="Z56" s="5"/>
       <c r="AA56" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB56" s="5"/>
       <c r="AC56" s="5"/>
       <c r="AD56" s="5"/>
       <c r="AE56" s="5"/>
       <c r="AF56" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG56" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH56" s="5"/>
       <c r="AI56" s="5"/>
       <c r="AJ56" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK56" s="9">
         <v>45447</v>
       </c>
       <c r="AL56" s="5"/>
       <c r="AM56" s="5"/>
       <c r="AN56" s="5"/>
       <c r="AO56" s="5"/>
       <c r="AP56" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ56" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:43" ht="31.5">
       <c r="A57" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O57" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P57" s="5"/>
       <c r="Q57" s="5"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="5"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
       <c r="AA57" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB57" s="5"/>
       <c r="AC57" s="5"/>
       <c r="AD57" s="5"/>
       <c r="AE57" s="5"/>
       <c r="AF57" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG57" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH57" s="5"/>
       <c r="AI57" s="5"/>
       <c r="AJ57" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK57" s="9">
         <v>45447</v>
       </c>
       <c r="AL57" s="5"/>
       <c r="AM57" s="5"/>
       <c r="AN57" s="5"/>
       <c r="AO57" s="5"/>
       <c r="AP57" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ57" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:43">
       <c r="A58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5" t="s">
         <v>257</v>
       </c>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O58" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P58" s="5"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="5"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
       <c r="AA58" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB58" s="5"/>
       <c r="AC58" s="5"/>
       <c r="AD58" s="5"/>
       <c r="AE58" s="5"/>
       <c r="AF58" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG58" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH58" s="5"/>
       <c r="AI58" s="5"/>
       <c r="AJ58" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK58" s="9">
         <v>44648</v>
       </c>
       <c r="AL58" s="5"/>
       <c r="AM58" s="5"/>
       <c r="AN58" s="5"/>
       <c r="AO58" s="5"/>
       <c r="AP58" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ58" s="11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:43" ht="47.25">
       <c r="A59" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5" t="s">
         <v>258</v>
       </c>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O59" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG59" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH59" s="5"/>
       <c r="AI59" s="5"/>
       <c r="AJ59" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK59" s="9">
         <v>44648</v>
       </c>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
       <c r="AP59" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ59" s="11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:43" ht="31.5">
       <c r="A60" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5" t="s">
         <v>259</v>
       </c>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O60" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5"/>
       <c r="T60" s="5"/>
       <c r="U60" s="5"/>
       <c r="V60" s="5"/>
       <c r="W60" s="5"/>
       <c r="X60" s="5"/>
       <c r="Y60" s="5"/>
       <c r="Z60" s="5"/>
       <c r="AA60" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB60" s="5"/>
       <c r="AC60" s="5"/>
       <c r="AD60" s="5"/>
       <c r="AE60" s="5"/>
       <c r="AF60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG60" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH60" s="5"/>
       <c r="AI60" s="5"/>
       <c r="AJ60" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK60" s="9">
         <v>44648</v>
       </c>
       <c r="AL60" s="5"/>
       <c r="AM60" s="5"/>
       <c r="AN60" s="5"/>
       <c r="AO60" s="5"/>
       <c r="AP60" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ60" s="11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:43" ht="31.5">
       <c r="A61" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>195</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O61" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P61" s="5"/>
       <c r="Q61" s="5"/>
       <c r="R61" s="5"/>
       <c r="S61" s="5"/>
       <c r="T61" s="5"/>
       <c r="U61" s="5"/>
       <c r="V61" s="5"/>
       <c r="W61" s="5"/>
       <c r="X61" s="5"/>
       <c r="Y61" s="5"/>
       <c r="Z61" s="5"/>
       <c r="AA61" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB61" s="5"/>
       <c r="AC61" s="5"/>
       <c r="AD61" s="5"/>
       <c r="AE61" s="5"/>
       <c r="AF61" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG61" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH61" s="5"/>
       <c r="AI61" s="5"/>
       <c r="AJ61" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK61" s="9">
         <v>44648</v>
       </c>
       <c r="AL61" s="5"/>
       <c r="AM61" s="5"/>
       <c r="AN61" s="5"/>
       <c r="AO61" s="5"/>
       <c r="AP61" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ61" s="11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:43">
       <c r="A62" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5" t="s">
         <v>260</v>
       </c>
       <c r="G62" s="5"/>
       <c r="H62" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="8"/>
       <c r="K62" s="8"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O62" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="5"/>
       <c r="V62" s="5"/>
       <c r="W62" s="5"/>
       <c r="X62" s="5"/>
       <c r="Y62" s="5"/>
       <c r="Z62" s="5"/>
       <c r="AA62" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB62" s="5"/>
       <c r="AC62" s="5"/>
       <c r="AD62" s="5"/>
       <c r="AE62" s="5"/>
       <c r="AF62" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG62" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH62" s="5"/>
       <c r="AI62" s="5"/>
       <c r="AJ62" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK62" s="9">
         <v>44648</v>
       </c>
       <c r="AL62" s="5"/>
       <c r="AM62" s="5"/>
       <c r="AN62" s="5"/>
       <c r="AO62" s="5"/>
       <c r="AP62" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ62" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:43" ht="31.5">
       <c r="A63" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>197</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5" t="s">
         <v>261</v>
       </c>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O63" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P63" s="5"/>
       <c r="Q63" s="5"/>
       <c r="R63" s="5"/>
       <c r="S63" s="5"/>
       <c r="T63" s="5"/>
       <c r="U63" s="5"/>
       <c r="V63" s="5"/>
       <c r="W63" s="5"/>
       <c r="X63" s="5"/>
       <c r="Y63" s="5"/>
       <c r="Z63" s="5"/>
       <c r="AA63" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB63" s="5"/>
       <c r="AC63" s="5"/>
       <c r="AD63" s="5"/>
       <c r="AE63" s="5"/>
       <c r="AF63" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG63" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH63" s="5"/>
       <c r="AI63" s="5"/>
       <c r="AJ63" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK63" s="9">
         <v>44648</v>
       </c>
       <c r="AL63" s="5"/>
       <c r="AM63" s="5"/>
       <c r="AN63" s="5"/>
       <c r="AO63" s="5"/>
       <c r="AP63" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ63" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:43" ht="31.5">
       <c r="A64" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5" t="s">
         <v>262</v>
       </c>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O64" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P64" s="5"/>
       <c r="Q64" s="5"/>
       <c r="R64" s="5"/>
       <c r="S64" s="5"/>
       <c r="T64" s="5"/>
       <c r="U64" s="5"/>
       <c r="V64" s="5"/>
       <c r="W64" s="5"/>
       <c r="X64" s="5"/>
       <c r="Y64" s="5"/>
       <c r="Z64" s="5"/>
       <c r="AA64" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB64" s="5"/>
       <c r="AC64" s="5"/>
       <c r="AD64" s="5"/>
       <c r="AE64" s="5"/>
       <c r="AF64" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG64" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH64" s="5"/>
       <c r="AI64" s="5"/>
       <c r="AJ64" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK64" s="9">
         <v>44648</v>
       </c>
       <c r="AL64" s="5"/>
       <c r="AM64" s="5"/>
       <c r="AN64" s="5"/>
       <c r="AO64" s="5"/>
       <c r="AP64" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ64" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:43" ht="31.5">
       <c r="A65" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5" t="s">
         <v>263</v>
       </c>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="8"/>
       <c r="K65" s="8"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O65" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P65" s="5"/>
       <c r="Q65" s="5"/>
       <c r="R65" s="5"/>
       <c r="S65" s="5"/>
       <c r="T65" s="5"/>
       <c r="U65" s="5"/>
       <c r="V65" s="5"/>
       <c r="W65" s="5"/>
       <c r="X65" s="5"/>
       <c r="Y65" s="5"/>
       <c r="Z65" s="5"/>
       <c r="AA65" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB65" s="5"/>
       <c r="AC65" s="5"/>
       <c r="AD65" s="5"/>
       <c r="AE65" s="5"/>
       <c r="AF65" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG65" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH65" s="5"/>
       <c r="AI65" s="5"/>
       <c r="AJ65" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK65" s="9">
         <v>44648</v>
       </c>
       <c r="AL65" s="5"/>
       <c r="AM65" s="5"/>
       <c r="AN65" s="5"/>
       <c r="AO65" s="5"/>
       <c r="AP65" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ65" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:43" ht="63">
       <c r="A66" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5" t="s">
         <v>264</v>
       </c>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O66" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P66" s="5"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="5"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="5"/>
       <c r="AA66" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB66" s="5"/>
       <c r="AC66" s="5"/>
       <c r="AD66" s="5"/>
       <c r="AE66" s="5"/>
       <c r="AF66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG66" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH66" s="5"/>
       <c r="AI66" s="5"/>
       <c r="AJ66" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK66" s="9">
         <v>44648</v>
       </c>
       <c r="AL66" s="5"/>
       <c r="AM66" s="5"/>
       <c r="AN66" s="5"/>
       <c r="AO66" s="5"/>
       <c r="AP66" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ66" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:43" ht="63">
       <c r="A67" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="8"/>
       <c r="K67" s="8"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O67" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P67" s="5"/>
       <c r="Q67" s="5"/>
       <c r="R67" s="5"/>
       <c r="S67" s="5"/>
       <c r="T67" s="5"/>
       <c r="U67" s="5"/>
       <c r="V67" s="5"/>
       <c r="W67" s="5"/>
       <c r="X67" s="5"/>
       <c r="Y67" s="5"/>
       <c r="Z67" s="5"/>
       <c r="AA67" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB67" s="5"/>
       <c r="AC67" s="5"/>
       <c r="AD67" s="5"/>
       <c r="AE67" s="5"/>
       <c r="AF67" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG67" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH67" s="5"/>
       <c r="AI67" s="5"/>
       <c r="AJ67" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK67" s="9">
         <v>44648</v>
       </c>
       <c r="AL67" s="5"/>
       <c r="AM67" s="5"/>
       <c r="AN67" s="5"/>
       <c r="AO67" s="5"/>
       <c r="AP67" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ67" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:43" ht="63">
       <c r="A68" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O68" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P68" s="5"/>
       <c r="Q68" s="5"/>
       <c r="R68" s="5"/>
       <c r="S68" s="5"/>
       <c r="T68" s="5"/>
       <c r="U68" s="5"/>
       <c r="V68" s="5"/>
       <c r="W68" s="5"/>
       <c r="X68" s="5"/>
       <c r="Y68" s="5"/>
       <c r="Z68" s="5"/>
       <c r="AA68" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB68" s="5"/>
       <c r="AC68" s="5"/>
       <c r="AD68" s="5"/>
       <c r="AE68" s="5"/>
       <c r="AF68" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG68" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH68" s="5"/>
       <c r="AI68" s="5"/>
       <c r="AJ68" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK68" s="9">
         <v>44648</v>
       </c>
       <c r="AL68" s="5"/>
       <c r="AM68" s="5"/>
       <c r="AN68" s="5"/>
       <c r="AO68" s="5"/>
       <c r="AP68" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ68" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:43" ht="31.5">
       <c r="A69" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5" t="s">
         <v>266</v>
       </c>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
         <v>277</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O69" s="5" t="s">
         <v>281</v>
@@ -6600,72 +6600,72 @@
         <v>281</v>
       </c>
       <c r="AB69" s="5"/>
       <c r="AC69" s="5"/>
       <c r="AD69" s="5"/>
       <c r="AE69" s="5"/>
       <c r="AF69" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG69" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH69" s="5"/>
       <c r="AI69" s="5"/>
       <c r="AJ69" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK69" s="9">
         <v>44648</v>
       </c>
       <c r="AL69" s="5"/>
       <c r="AM69" s="5"/>
       <c r="AN69" s="5"/>
       <c r="AO69" s="5"/>
       <c r="AP69" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ69" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:43" ht="31.5">
       <c r="A70" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
         <v>277</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O70" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P70" s="5"/>
       <c r="Q70" s="5"/>
       <c r="R70" s="5"/>
       <c r="S70" s="5"/>
       <c r="T70" s="5"/>
       <c r="U70" s="5"/>
       <c r="V70" s="5"/>
       <c r="W70" s="5"/>
       <c r="X70" s="5"/>
@@ -6675,68 +6675,68 @@
         <v>281</v>
       </c>
       <c r="AB70" s="5"/>
       <c r="AC70" s="5"/>
       <c r="AD70" s="5"/>
       <c r="AE70" s="5"/>
       <c r="AF70" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG70" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH70" s="5"/>
       <c r="AI70" s="5"/>
       <c r="AJ70" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK70" s="9">
         <v>44648</v>
       </c>
       <c r="AL70" s="5"/>
       <c r="AM70" s="5"/>
       <c r="AN70" s="5"/>
       <c r="AO70" s="5"/>
       <c r="AP70" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ70" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:43" ht="31.5">
       <c r="A71" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5" t="s">
         <v>267</v>
       </c>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O71" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P71" s="5"/>
       <c r="Q71" s="5"/>
       <c r="R71" s="5"/>
       <c r="S71" s="5"/>
       <c r="T71" s="5"/>
@@ -6750,147 +6750,147 @@
         <v>281</v>
       </c>
       <c r="AB71" s="5"/>
       <c r="AC71" s="5"/>
       <c r="AD71" s="5"/>
       <c r="AE71" s="5"/>
       <c r="AF71" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG71" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH71" s="5"/>
       <c r="AI71" s="5"/>
       <c r="AJ71" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK71" s="9">
         <v>44648</v>
       </c>
       <c r="AL71" s="5"/>
       <c r="AM71" s="5"/>
       <c r="AN71" s="5"/>
       <c r="AO71" s="5"/>
       <c r="AP71" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ71" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:43">
       <c r="A72" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5" t="s">
         <v>268</v>
       </c>
       <c r="G72" s="5"/>
       <c r="H72" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
       <c r="N72" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O72" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P72" s="5"/>
       <c r="Q72" s="5"/>
       <c r="R72" s="5"/>
       <c r="S72" s="5"/>
       <c r="T72" s="5"/>
       <c r="U72" s="5"/>
       <c r="V72" s="5"/>
       <c r="W72" s="5"/>
       <c r="X72" s="5"/>
       <c r="Y72" s="5"/>
       <c r="Z72" s="5"/>
       <c r="AA72" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB72" s="5"/>
       <c r="AC72" s="5"/>
       <c r="AD72" s="5"/>
       <c r="AE72" s="5"/>
       <c r="AF72" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AG72" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH72" s="5"/>
       <c r="AI72" s="5"/>
       <c r="AJ72" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK72" s="9">
         <v>44648</v>
       </c>
       <c r="AL72" s="5"/>
       <c r="AM72" s="5"/>
       <c r="AN72" s="5"/>
       <c r="AO72" s="5"/>
       <c r="AP72" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ72" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:43" ht="47.25">
       <c r="A73" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G73" s="5"/>
       <c r="H73" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O73" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P73" s="5"/>
       <c r="Q73" s="5"/>
       <c r="R73" s="5"/>
       <c r="S73" s="5"/>
       <c r="T73" s="5"/>
       <c r="U73" s="5"/>
       <c r="V73" s="5"/>
       <c r="W73" s="5"/>
       <c r="X73" s="5"/>
@@ -6900,226 +6900,226 @@
         <v>281</v>
       </c>
       <c r="AB73" s="5"/>
       <c r="AC73" s="5"/>
       <c r="AD73" s="5"/>
       <c r="AE73" s="5"/>
       <c r="AF73" s="5" t="s">
         <v>292</v>
       </c>
       <c r="AG73" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH73" s="5"/>
       <c r="AI73" s="5"/>
       <c r="AJ73" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK73" s="9">
         <v>44648</v>
       </c>
       <c r="AL73" s="5"/>
       <c r="AM73" s="5"/>
       <c r="AN73" s="5"/>
       <c r="AO73" s="5"/>
       <c r="AP73" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ73" s="11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:43" ht="31.5">
       <c r="A74" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>204</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="G74" s="5"/>
       <c r="H74" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="8"/>
       <c r="K74" s="8"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="5" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="O74" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P74" s="5"/>
       <c r="Q74" s="5"/>
       <c r="R74" s="5"/>
       <c r="S74" s="5"/>
       <c r="T74" s="5"/>
       <c r="U74" s="5"/>
       <c r="V74" s="5"/>
       <c r="W74" s="5"/>
       <c r="X74" s="5"/>
       <c r="Y74" s="5"/>
       <c r="Z74" s="5"/>
       <c r="AA74" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB74" s="5"/>
       <c r="AC74" s="5"/>
       <c r="AD74" s="5"/>
       <c r="AE74" s="5"/>
       <c r="AF74" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AG74" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AH74" s="5"/>
       <c r="AI74" s="5"/>
       <c r="AJ74" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK74" s="9" t="s">
         <v>281</v>
       </c>
       <c r="AL74" s="5"/>
       <c r="AM74" s="5"/>
       <c r="AN74" s="5"/>
       <c r="AO74" s="5"/>
       <c r="AP74" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AQ74" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:43" ht="47.25">
       <c r="A75" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5" t="s">
         <v>269</v>
       </c>
       <c r="G75" s="5"/>
       <c r="H75" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="O75" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P75" s="5"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="5"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
       <c r="X75" s="5"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="5"/>
       <c r="AA75" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB75" s="5"/>
       <c r="AC75" s="5"/>
       <c r="AD75" s="5"/>
       <c r="AE75" s="5"/>
       <c r="AF75" s="5" t="s">
         <v>293</v>
       </c>
       <c r="AG75" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AH75" s="5"/>
       <c r="AI75" s="5"/>
       <c r="AJ75" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK75" s="9" t="s">
         <v>281</v>
       </c>
       <c r="AL75" s="5"/>
       <c r="AM75" s="5"/>
       <c r="AN75" s="5"/>
       <c r="AO75" s="5"/>
       <c r="AP75" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AQ75" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:43" ht="31.5">
       <c r="A76" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>206</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5" t="s">
         <v>270</v>
       </c>
       <c r="G76" s="5"/>
       <c r="H76" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76" s="5" t="s">
         <v>282</v>
       </c>
       <c r="O76" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P76" s="5"/>
       <c r="Q76" s="5"/>
       <c r="R76" s="5"/>
       <c r="S76" s="5"/>
       <c r="T76" s="5"/>
       <c r="U76" s="5"/>
       <c r="V76" s="5"/>
       <c r="W76" s="5"/>
       <c r="X76" s="5"/>
       <c r="Y76" s="5"/>
       <c r="Z76" s="5"/>
       <c r="AA76" s="5" t="s">
         <v>281</v>
@@ -7128,123 +7128,123 @@
       <c r="AC76" s="5"/>
       <c r="AD76" s="5"/>
       <c r="AE76" s="5"/>
       <c r="AF76" s="5" t="s">
         <v>294</v>
       </c>
       <c r="AG76" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AH76" s="5"/>
       <c r="AI76" s="5"/>
       <c r="AJ76" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK76" s="9" t="s">
         <v>281</v>
       </c>
       <c r="AL76" s="5"/>
       <c r="AM76" s="5"/>
       <c r="AN76" s="5"/>
       <c r="AO76" s="5"/>
       <c r="AP76" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AQ76" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:43" ht="31.5">
       <c r="A77" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G77" s="5"/>
       <c r="H77" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="8"/>
       <c r="K77" s="8"/>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77" s="5" t="s">
         <v>281</v>
       </c>
       <c r="O77" s="5" t="s">
         <v>281</v>
       </c>
       <c r="P77" s="5"/>
       <c r="Q77" s="5"/>
       <c r="R77" s="5"/>
       <c r="S77" s="5"/>
       <c r="T77" s="5"/>
       <c r="U77" s="5"/>
       <c r="V77" s="5"/>
       <c r="W77" s="5"/>
       <c r="X77" s="5"/>
       <c r="Y77" s="5"/>
       <c r="Z77" s="5"/>
       <c r="AA77" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AB77" s="5"/>
       <c r="AC77" s="5"/>
       <c r="AD77" s="5"/>
       <c r="AE77" s="5"/>
       <c r="AF77" s="5" t="s">
         <v>293</v>
       </c>
       <c r="AG77" s="5" t="s">
         <v>295</v>
       </c>
       <c r="AH77" s="5"/>
       <c r="AI77" s="5"/>
       <c r="AJ77" s="5" t="s">
         <v>281</v>
       </c>
       <c r="AK77" s="9">
         <v>44921</v>
       </c>
       <c r="AL77" s="5"/>
       <c r="AM77" s="5"/>
       <c r="AN77" s="5"/>
       <c r="AO77" s="5"/>
       <c r="AP77" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AQ77" s="11" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -7264,29 +7264,29 @@
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>広島県</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="4" baseType="lpwstr">
       <vt:lpwstr>5.0.2.0</vt:lpwstr>
       <vt:lpwstr>5.0.4.0</vt:lpwstr>
       <vt:lpwstr>5.0.5.0</vt:lpwstr>
       <vt:lpwstr>5.0.6.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>5.0.6.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
-    <vt:filetime>2026-09-04T01:50:26Z</vt:filetime>
+    <vt:filetime>2026-09-17T01:31:32Z</vt:filetime>
   </property>
 </Properties>
 </file>