--- v0 (2026-03-12)
+++ v1 (2026-06-11)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C70C32FC-E449-4616-AB48-108BCA4702B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB53C7B8-C0B1-4653-A23C-D5305EC7CEEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1455" yWindow="180" windowWidth="21720" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1455" yWindow="2175" windowWidth="19380" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="オープンデータ一覧_フォーマット" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -885,52 +885,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1311" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1307" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1549" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1305" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="O7" sqref="O7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="I1" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="O5" sqref="O5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="33" style="10" customWidth="1"/>
     <col min="2" max="5" width="26.75" style="10" customWidth="1"/>
     <col min="6" max="7" width="30.25" style="10" customWidth="1"/>
     <col min="8" max="8" width="30.25" style="11" customWidth="1"/>
     <col min="9" max="9" width="30.25" style="10" customWidth="1"/>
     <col min="10" max="10" width="35.375" style="10" customWidth="1"/>
     <col min="11" max="12" width="28.5" style="10" customWidth="1"/>
     <col min="13" max="14" width="22.5" style="12" customWidth="1"/>
     <col min="15" max="15" width="23.375" style="10" customWidth="1"/>
     <col min="16" max="16384" width="9" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1126,51 +1126,51 @@
       <c r="F5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="8">
         <v>44537</v>
       </c>
       <c r="N5" s="8">
-        <v>46091</v>
+        <v>46183</v>
       </c>
       <c r="O5" s="6"/>
     </row>
     <row r="6" spans="1:15" ht="37.5" x14ac:dyDescent="0.4">
       <c r="A6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1216,51 +1216,51 @@
       <c r="F7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="M7" s="8">
         <v>44537</v>
       </c>
       <c r="N7" s="8">
-        <v>46091</v>
+        <v>46183</v>
       </c>
       <c r="O7" s="6"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="7"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>