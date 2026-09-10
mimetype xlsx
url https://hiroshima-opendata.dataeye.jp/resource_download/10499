--- v1 (2026-06-11)
+++ v2 (2026-09-10)
@@ -1,71 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB53C7B8-C0B1-4653-A23C-D5305EC7CEEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B3BCD50-68EE-4A94-8481-24DCE09D60E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1455" yWindow="2175" windowWidth="19380" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="オープンデータ一覧_フォーマット" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="61">
   <si>
     <t>都道府県コード又は市区町村コード</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>NO</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都道府県名</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -885,52 +874,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1311" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1307" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1549" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiroshima-opendata.dataeye.jp/datasets/1305" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="I1" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="O5" sqref="O5"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E1" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="33" style="10" customWidth="1"/>
     <col min="2" max="5" width="26.75" style="10" customWidth="1"/>
     <col min="6" max="7" width="30.25" style="10" customWidth="1"/>
     <col min="8" max="8" width="30.25" style="11" customWidth="1"/>
     <col min="9" max="9" width="30.25" style="10" customWidth="1"/>
     <col min="10" max="10" width="35.375" style="10" customWidth="1"/>
     <col min="11" max="12" width="28.5" style="10" customWidth="1"/>
     <col min="13" max="14" width="22.5" style="12" customWidth="1"/>
     <col min="15" max="15" width="23.375" style="10" customWidth="1"/>
     <col min="16" max="16384" width="9" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1126,51 +1115,51 @@
       <c r="F5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="8">
         <v>44537</v>
       </c>
       <c r="N5" s="8">
-        <v>46183</v>
+        <v>46275</v>
       </c>
       <c r="O5" s="6"/>
     </row>
     <row r="6" spans="1:15" ht="37.5" x14ac:dyDescent="0.4">
       <c r="A6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1216,51 +1205,51 @@
       <c r="F7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="M7" s="8">
         <v>44537</v>
       </c>
       <c r="N7" s="8">
-        <v>46183</v>
+        <v>46275</v>
       </c>
       <c r="O7" s="6"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="7"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>